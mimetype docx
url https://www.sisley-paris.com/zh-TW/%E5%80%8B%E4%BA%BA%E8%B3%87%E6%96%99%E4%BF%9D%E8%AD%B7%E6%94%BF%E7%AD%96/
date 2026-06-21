--- v0 (2026-05-28)
+++ v1 (2026-06-21)
@@ -1,6618 +1,2750 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...13 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+    <w:p w14:paraId="70D93425" w14:textId="77777777" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>有用資訊</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B260BB" w14:textId="77777777" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>個人資料保護政策</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7135D859" w14:textId="41B416A8" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="005A71C4" w:rsidP="006262FD">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...13 lines deleted...]
-        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...11 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
-      <w:sdt>
-[...61 lines deleted...]
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:hyperlink r:id="rId5" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="006262FD" w:rsidRPr="00991BA7">
           <w:rPr>
-            <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...12 lines deleted...]
-            <w:rtl w:val="0"/>
+            <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
-          <w:t xml:space="preserve">www.sisley-paris.com/tw-TW/個人資料保護政策/</w:t>
+          <w:t>更新</w:t>
+        </w:r>
+        <w:r w:rsidR="006262FD" w:rsidRPr="00991BA7">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>:</w:t>
+        </w:r>
+        <w:r w:rsidR="00461D10" w:rsidRPr="00991BA7">
+          <w:rPr>
+            <w:rFonts w:hint="eastAsia"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00461D10" w:rsidRPr="00991BA7">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:hint="eastAsia"/>
+          </w:rPr>
+          <w:t>2026</w:t>
+        </w:r>
+        <w:r w:rsidR="00461D10" w:rsidRPr="00991BA7">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:hint="eastAsia"/>
+          </w:rPr>
+          <w:t>年</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:hint="eastAsia"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+        <w:bookmarkEnd w:id="0"/>
+        <w:r w:rsidR="00461D10" w:rsidRPr="00991BA7">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:hint="eastAsia"/>
+          </w:rPr>
+          <w:t>月</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+    </w:p>
+    <w:p w14:paraId="39B9B62F" w14:textId="77777777" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>SISLEY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>特別注重保護您所提供及所蒐集之您的個人資料。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="248EF9A0" w14:textId="77777777" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>SISLEY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>承諾盡一切努力確保依現行法規，尤其是個人資料保護法，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>以最高等級方式保護您的個資。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>SISLEY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>保留隨時修改此「個人資料保護政策」之權利。建議您於於使用本網站前，審閱該時適用之「個人資料保護政策」，並且，如果本「個人資料保護政策」更新後，您仍繼續使用本網站，即表示您接受該等變更條款。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0B2CB8" w14:textId="77777777" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>本文件讓您進一步了解</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>SISLEY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>如何保護您的個資。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73BF4E28" w14:textId="77777777" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>我們邀請您在提供個人資料以前，先審閱本文。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D264108" w14:textId="77777777" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...978 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr>
-[...24 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:sdt>
-[...27 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>說明</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9983FC" w14:textId="77777777" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>香港商希思黎化妝品有限公司台灣分公司，公司統編為</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>28419414</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>，公司登記地址為台北市信義路五段</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>號</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>69</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>樓之</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>（下稱「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>SISLEY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>」」）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F69173E" w14:textId="77777777" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr>
-[...9 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>哪些個人資料會被蒐集以及何時蒐集？</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAD5DF2" w14:textId="77777777" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>所有讓您可以直接或間接被識別的資訊都是「個資」。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF9DE24" w14:textId="77777777" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>更具體一些，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>SISLEY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>得蒐集、保存、處理、傳輸及利用下述相關個資：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>您的身份（職稱、姓名、地址、電話及</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>和手機號碼、電子郵件地址、出生日期、內部處理代碼，以便識別</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>客戶）。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:br/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>管理訂單和監控商業關係（下訂單、訂閱服務、計費、運輸、付款方式、預防欺詐、產品退貨、退款、索</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>賠、購買產品的售後服務、採購和服務歷史、會員禮遇計畫、往來聯絡和售後服務、現有和潛在客戶的交</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>流和評論）。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:br/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>品牌忠誠度、尋找潛在客戶、進行研究、調查、產品測試和促銷活動。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:br/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>對產品、服務或內容提出意見之人。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:br/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>組織及處理比賽、抽獎及促銷活動（參與日期、競賽期間提出回覆及提供之獎品類型）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:br/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>技術訊息（語言、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>IP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>地址）或連接到該設備的瀏覽器。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CBBAA9" w14:textId="77777777" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>SISLEY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>可能會在下述情形下蒐集您的個資：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:br/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>您造訪網站</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:instrText>HYPERLINK "http://www.sisley-paris.com/fr" \t "_blank"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...11 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+          <w:rStyle w:val="Lienhypertexte"/>
         </w:rPr>
-      </w:pPr>
-[...28 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+        <w:t>www.sisley-paris.com/fr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>（以下簡稱「本網站」）；</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:br/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>您訂閱</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>SISLEY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>訊息。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:br/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>您在本網站登記會員。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:br/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>您於本網站下訂單，及回答客戶滿意度調查</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:br/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>您寄送郵件、電子郵件、簡訊給</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>SISLEY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>，或致電</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>SISLEY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t xml:space="preserve"> SISLEY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>可以保留該等通訊資料，以便妥適追蹤</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>與您的關係並改善服務。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:br/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>您對產品、服務或內容發表意見</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:br/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>您參加特別活動（競賽、抽獎）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>您在</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>Instagram</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>Facebook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>Pinterest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>或</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>Twitter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>等社交網絡上，打卡標註</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>#sisley</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>或</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>SISLEY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>提供的其他主題標籤，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>分享內容。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC4A5FB" w14:textId="77777777" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>您使用我們提供之主題標籤分享到社交網路之內容如何進行</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F207E0E" w14:textId="77777777" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>您可以選擇使用我們提供的主題標籤在社交網路</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>例如</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>Instagram</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>Facebook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>Pinterest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>或</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>Twitter)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>上標記您的內容。使</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>用這些主題標籤，即表示您知悉且同意，您的內容可能會出現在本網站上，並可能被用來連結到我們的產品或</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>服務。我們提醒您，在世界各地之其他人均可能查看、使用及保存您在社交網絡上公開的訊息，尤其是該等並</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>未立法保證您的個資</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>如您所在地法律所定義</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>可受到充分保護的國家。我們提醒您，當您使用我們的主題標籤來</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>提交內容時，您在社交網絡上之使用必須受該等社交網路條款之約束。我們邀請您閱讀並定期的審閱該等條款。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9099E8" w14:textId="77777777" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>如果您不再希望您的內容出現在我們網站上，請在社交網絡刪除或停止使用我們的主題標籤，或依據本文第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>條</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>行使您的刪除權利，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>SISLEY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>會在能刪除的情形下刪除之。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126D2350" w14:textId="77777777" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>蒐集個資時，個資是否為必須提供或可選擇提供，會以星號或其他方式表示。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF07938" w14:textId="77777777" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr>
-[...9 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>目的是什麼？</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB1209F" w14:textId="77777777" w:rsidR="00461D10" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>一般而言，您的個資有助於</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>SISLEY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>客製化並持續改進您在本網站的購物體驗。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>它特別為了下述目的：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C05FD60" w14:textId="77777777" w:rsidR="00461D10" w:rsidRPr="00991BA7" w:rsidRDefault="00461D10" w:rsidP="006262FD">
+      <w:r w:rsidRPr="00991BA7">
+        <w:lastRenderedPageBreak/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...11 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-      </w:pPr>
-[...30 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>管理您的帳戶與偏好，例如記住您的資訊以避免重複輸入、了解您偏好的購買方式與遞送地點</w:t>
+      </w:r>
+      <w:r w:rsidR="006262FD" w:rsidRPr="00991BA7">
+        <w:br/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="006262FD" w:rsidRPr="00991BA7">
+        <w:t>管理及追踪訂單，防止、發現及管理詐欺或未負債務而適用時</w:t>
+      </w:r>
+      <w:r w:rsidR="006262FD" w:rsidRPr="00991BA7">
+        <w:br/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="006262FD" w:rsidRPr="00991BA7">
+        <w:t>管理和監測商業關係</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7446A001" w14:textId="77777777" w:rsidR="00461D10" w:rsidRPr="00991BA7" w:rsidRDefault="00461D10" w:rsidP="006262FD">
+      <w:r w:rsidRPr="00991BA7">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>偵測、預防及起訴具有傷害性、欺詐性或非法之網站活動，防止損失，並識別與修復網站或行動應用程式之錯誤</w:t>
+      </w:r>
+      <w:r w:rsidR="006262FD" w:rsidRPr="00991BA7">
+        <w:br/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="006262FD" w:rsidRPr="00991BA7">
+        <w:t>管理客戶對所購買的產品、服務及內容所提出的意見</w:t>
+      </w:r>
+      <w:r w:rsidR="006262FD" w:rsidRPr="00991BA7">
+        <w:br/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="006262FD" w:rsidRPr="00991BA7">
+        <w:t>管理和追蹤客戶帳戶</w:t>
+      </w:r>
+      <w:r w:rsidR="006262FD" w:rsidRPr="00991BA7">
+        <w:br/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="006262FD" w:rsidRPr="00991BA7">
+        <w:t>管理</w:t>
+      </w:r>
+      <w:r w:rsidR="006262FD" w:rsidRPr="00991BA7">
+        <w:t>SISLEY SMS</w:t>
+      </w:r>
+      <w:r w:rsidR="006262FD" w:rsidRPr="00991BA7">
+        <w:t>或消息訂閱</w:t>
+      </w:r>
+      <w:r w:rsidR="006262FD" w:rsidRPr="00991BA7">
+        <w:br/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="006262FD" w:rsidRPr="00991BA7">
+        <w:t>加強品牌忠誠度，尋找潛在客戶，行銷及客製化</w:t>
+      </w:r>
+      <w:r w:rsidR="006262FD" w:rsidRPr="00991BA7">
+        <w:t>SISLEY</w:t>
+      </w:r>
+      <w:r w:rsidR="006262FD" w:rsidRPr="00991BA7">
+        <w:t>所寄出之各種通訊（電子、電子郵件、書面、</w:t>
+      </w:r>
+      <w:r w:rsidR="006262FD" w:rsidRPr="00991BA7">
+        <w:t xml:space="preserve"> SMS</w:t>
+      </w:r>
+      <w:r w:rsidR="006262FD" w:rsidRPr="00991BA7">
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="006262FD" w:rsidRPr="00991BA7">
+        <w:br/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="006262FD" w:rsidRPr="00991BA7">
+        <w:t>進行電話行銷</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47674C49" w14:textId="73FE6740" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="00461D10" w:rsidP="006262FD">
+      <w:r w:rsidRPr="00991BA7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="000F2530" w:rsidRPr="00991BA7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>經營</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>及改進我們的業務：包括進行分析、提供品質保證、處理</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2530" w:rsidRPr="00991BA7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>負面</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>事件或產品相關索賠、研發，以及執行會計、審計及其他內部業務功能</w:t>
+      </w:r>
+      <w:r w:rsidR="006262FD" w:rsidRPr="00991BA7">
+        <w:br/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="006262FD" w:rsidRPr="00991BA7">
+        <w:t>編制銷售統計</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E65892" w14:textId="77777777" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr>
-[...9 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>個資保存期限</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE0C0E3" w14:textId="01CC090D" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>一般而言，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>SISLEY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>為履行法律義務</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4FD5" w:rsidRPr="00991BA7">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...11 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-      </w:pPr>
-[...28 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+        <w:t>、財務審計、商業</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4FD5" w:rsidRPr="00991BA7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4FD5" w:rsidRPr="00991BA7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>稅務報告</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>所需，會依據有效條款會將您的個資保存一段時間，或保存期間不會超過</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t xml:space="preserve"> SISLEY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>商業管理</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:lastRenderedPageBreak/>
+        <w:t>之期間，或依</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>SISLEY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>所定目的而需要之期間。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>因此</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:br/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>為建立權利或契約證據，或履行法定義務而保存之資料，將依適用之法令規定保存之。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:br/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>銀行資料將於交易完成後刪除，或為留存證明而依適用規定保存之，除非</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34C8F" w:rsidRPr="00991BA7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>您</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>同意使用「保留信用卡」選項</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>以加密方式保留您的銀行資料。在任何情況下，您的信用卡的安全碼永遠不會保留。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:br/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>有關瀏覽、更正、禁止處理、刪除、資料可攜及拒絕使用之權利，與您身份證件相關資料將會被保留</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E0B212" w14:textId="724B78C7" w:rsidR="00FC4FD5" w:rsidRPr="00991BA7" w:rsidRDefault="00FC4FD5" w:rsidP="006262FD">
+      <w:r w:rsidRPr="00991BA7">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SISLEY </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>為總部位於法國之國際集團，基於營運及技術原因，</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2530" w:rsidRPr="00991BA7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>請留意，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>除非您反對或要求刪除，否則您的資料</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2530" w:rsidRPr="00991BA7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>會被</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>保存。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C54BB39" w14:textId="77777777" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr>
-[...24 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:sdt>
-[...73 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>誰是資料的收受人？</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="099F762B" w14:textId="77777777" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>您的個資可能會提供給</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>c.f.e.b</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t xml:space="preserve"> SISLEY(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>法國</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>，以及為</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>SISLEY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>達到付款運送、行銷、資訊服務等目的之專業服務</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>廠商。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>您的個資，有時可能會為了例如使用社交網路之目的，而提供給</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>SISLEY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>的合作夥伴，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t xml:space="preserve"> SISLEY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>絕不會銷售您的個資予他人。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>若依主管機關要求，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>SISLEY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>可能須依適用法律揭露您的個資。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4584F7DC" w14:textId="77777777" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr>
-[...24 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:sdt>
-[...27 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>資料之機密性和安全保護為何？</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19257B28" w14:textId="77777777" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
+      <w:r w:rsidRPr="00991BA7">
+        <w:lastRenderedPageBreak/>
+        <w:t>根據本日期之最佳實務做法，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>SISLEY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>會依據資料之性質及處理中可能之風險，實施所有適當之技術和組織措施，以保護</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>您個人資料的最高安全性和機密性，尤其是防止該等資料不會被未經授權之第三方扭曲、損壞或存取。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF264E7" w14:textId="77777777" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>該等措施可能包括但不限於：限制存取資料，服務提供廠商之契約條款，有關登入、防毒軟體、驗證程序、防火</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>牆等安全措施。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6715D4AC" w14:textId="77777777" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>儘管</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>SISLEY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>採取保密和安全措施，我們仍要提醒您通過網路進行通訊，並非絕對安全。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>因此，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>如果傳輸失敗或</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>任何其他不可預期事件，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>SISLEY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>不承擔任何責任。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B8CB3C2" w14:textId="77777777" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...102 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr>
-[...24 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...110 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>個資傳輸到臺灣</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>中華民國</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>境外之保護措施？</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD8FB2E" w14:textId="77777777" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>您的個資可能會被傳輸到台灣以外的國家，而該等國家就</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>SISLEY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>所定義之目的並適當之資料保護層級。在您的資</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>料傳輸到這些國家以前，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>SISLEY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>將採取所有可能的保障以保護您的個資。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72290E84" w14:textId="77777777" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr>
-[...24 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...70 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>什麼是</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>COOKIE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>政策</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C1ED311" w14:textId="77777777" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>要了解更多關於我們的</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>Cookie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>政策，請造訪我們</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>Cookies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>項目</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00991BA7">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>www.sisley-paris.com/tw-TW/cookie</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00991BA7">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>政策</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00991BA7">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3594096B" w14:textId="77777777" w:rsidR="006262FD" w:rsidRPr="00991BA7" w:rsidRDefault="006262FD" w:rsidP="006262FD">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr>
-[...24 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3409 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>您的權利是什麼？</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3A2A56" w14:textId="0B83E283" w:rsidR="006262FD" w:rsidRPr="006262FD" w:rsidRDefault="006262FD" w:rsidP="006262FD">
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>依據個人資料保護法之規定，您有查詢、修改、刪除、資料可攜、限制或拒絕</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:lastRenderedPageBreak/>
+        <w:t>處理您個資之權利，以及指示我們在您過世後個資之處理方式，得以下述方式送出</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:br/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>寄送</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>email</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>至本網站「聯絡我們」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:br/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>寄信並檢附其個人身分證件影本至下述地址：香港商希思黎化妝品有限公司，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>中華民國</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>臺灣臺北市</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>110</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>信義區信</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>義路</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>段</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>號</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>69</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>樓之</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00991BA7">
+        <w:t>依據您的同意處理時，您亦有權可以隨時撤回該等同意，惟不影響撤回同意前，依該同意依法所進行之處理。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="203B9FE5" w14:textId="77777777" w:rsidR="00E8743B" w:rsidRPr="006262FD" w:rsidRDefault="00E8743B"/>
+    <w:sectPr w:rsidR="00E8743B" w:rsidRPr="006262FD">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:cols w:space="425"/>
+      <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...9 lines deleted...]
-    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Aptos">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="PMingLiU">
+    <w:altName w:val="Microsoft JhengHei"/>
+    <w:panose1 w:val="02010601000101010101"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...108 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...4 lines deleted...]
-      <w:lvlText w:val="-"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64F305C4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ABEAE5BC"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="99" w:hanging="99"/>
+        <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1038" w:hanging="99.00000000000011"/>
+        <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-[...2 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1957" w:hanging="99.00000000000023"/>
+        <w:ind w:left="1920" w:hanging="480"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-[...2 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2875" w:hanging="99"/>
+        <w:ind w:left="2400" w:hanging="480"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-[...2 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3794" w:hanging="99"/>
+        <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-[...2 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4713" w:hanging="99"/>
+        <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-[...3 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5631" w:hanging="99"/>
+        <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
-      <w:rPr/>
-[...19 lines deleted...]
-      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="720"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
+  <w:bordersDoNotSurroundHeader/>
+  <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="480"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
+  <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:spaceForUL/>
+    <w:balanceSingleByteDoubleByteWidth/>
+    <w:doNotLeaveBackslashAlone/>
+    <w:ulTrailSpace/>
+    <w:doNotExpandShiftReturn/>
+    <w:adjustLineHeightInTable/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00716A3B"/>
+    <w:rsid w:val="000A72B3"/>
+    <w:rsid w:val="000F2530"/>
+    <w:rsid w:val="002749AF"/>
+    <w:rsid w:val="00286546"/>
+    <w:rsid w:val="003864C8"/>
+    <w:rsid w:val="00461D10"/>
+    <w:rsid w:val="004A0398"/>
+    <w:rsid w:val="005A71C4"/>
+    <w:rsid w:val="005B6EE1"/>
+    <w:rsid w:val="006262FD"/>
+    <w:rsid w:val="00716A3B"/>
+    <w:rsid w:val="009147DB"/>
+    <w:rsid w:val="00991BA7"/>
+    <w:rsid w:val="00E02508"/>
+    <w:rsid w:val="00E34C8F"/>
+    <w:rsid w:val="00E8743B"/>
+    <w:rsid w:val="00F47139"/>
+    <w:rsid w:val="00FC4FD5"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1C9B217C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{347F73F4-B047-4D01-A029-C62CF6ED900C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...2 lines deleted...]
-        <w:lang w:val="en"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...13 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre1Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00716A3B"/>
     <w:pPr>
-      <w:widowControl w:val="1"/>
-[...5 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...5 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00716A3B"/>
     <w:pPr>
-      <w:widowControl w:val="1"/>
-[...5 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="18"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre3Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00716A3B"/>
     <w:pPr>
-      <w:widowControl w:val="1"/>
-[...5 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="40"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
-[...5 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading4">
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre4Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00716A3B"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...5 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading5">
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre5Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00716A3B"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...4 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
-[...5 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading6">
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre6Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00716A3B"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...4 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Title">
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre7Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00716A3B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:leftChars="100" w:left="100"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre8Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00716A3B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:leftChars="200" w:left="200"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre9Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00716A3B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:leftChars="300" w:left="300"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
+    <w:name w:val="Titre 1 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00716A3B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
+    <w:name w:val="Titre 2 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00716A3B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
+    <w:name w:val="Titre 3 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00716A3B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
+    <w:name w:val="Titre 4 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00716A3B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
+    <w:name w:val="Titre 5 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00716A3B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
+    <w:name w:val="Titre 6 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00716A3B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre7Car">
+    <w:name w:val="Titre 7 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00716A3B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre8Car">
+    <w:name w:val="Titre 8 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00716A3B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre9Car">
+    <w:name w:val="Titre 9 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00716A3B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="TitreCar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00716A3B"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...495 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
+    <w:name w:val="Titre Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00716A3B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sous-titre">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Sous-titreCar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00716A3B"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...5 lines deleted...]
-    </w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Sous-titreCar">
+    <w:name w:val="Sous-titre Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Sous-titre"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00716A3B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citation">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitationCar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00716A3B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationCar">
+    <w:name w:val="Citation Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Citation"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00716A3B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00716A3B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphaseintense">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00716A3B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citationintense">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitationintenseCar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00716A3B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationintenseCar">
+    <w:name w:val="Citation intense Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Citationintense"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00716A3B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Rfrenceintense">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00716A3B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertexte">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006262FD"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006262FD"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rvision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F2530"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sisley-paris.com/zh-TW/cookie%E7%9A%84%E4%BD%BF%E7%94%A8/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisley-paris.com/tw-TW/%E5%80%8B%E4%BA%BA%E8%B3%87%E6%96%99%E4%BF%9D%E8%AD%B7%E6%94%BF%E7%AD%96/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisley-paris.com/tw-TW" TargetMode="External"/></Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ArialNarrow-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ArialNarrow-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ArialNarrow-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ArialNarrow-boldItalic.ttf"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sisley-paris.com/zh-TW/cookie%E7%9A%84%E4%BD%BF%E7%94%A8/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sisley-paris.com/zh-TW/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...15 lines deleted...]
-</ds:datastoreItem>
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>7</Pages>
+  <Words>488</Words>
+  <Characters>2684</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3166</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Mia Huang</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Thi Diem Mi Nho</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...12 lines deleted...]
-</file>