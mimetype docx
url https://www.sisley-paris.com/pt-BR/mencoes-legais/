--- v0 (2026-05-17)
+++ v1 (2026-10-28)
@@ -245,203 +245,216 @@
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Atualizado :  Fevereiro 2024</w:t>
+        <w:t xml:space="preserve">Atualizado :  Outubro 202</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
           <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:color w:val="1155cc"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">www.sisley-paris.com/pt-BR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:u w:val="none"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">(doravante o “Website”) </w:t>
+        <w:t xml:space="preserve"> (doravante o “Website”) </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:u w:val="none"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">é um site da empresa SISLEY DO BRASIL COSMETICOS LTDA., sociedade limitada, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:u w:val="none"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">localizada na Rua dos Pinheiros, 498, cj 42B – 4º. andar, CEP: 05422-902, São Paulo/SP, inscrita no CNPJ/MF de n. 16.587.166/0002-77 (doravante “SISLEY”).</w:t>
+        <w:t xml:space="preserve">localizada na Rua Haddock Lobo, 347- 6º. andar, Cerqueira Cesar, CEP: 01414-001, São Paulo/SP, inscrita no CNPJ/MF de n. 16.587.166/0002-77 (doravante “SISLEY”).</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:u w:val="none"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A empresa responsável pela hospedagem do site é: SALESFORCE.COM EMEA LIMITED, uma empresa constituída e registrada na Inglaterra e País de Gales com sede no andar 26 da Salesforce Tower - 110 Bishopsgate, Londres EC2N 4AY, Reino Unido, o número de telefone ou que é +44 20 31 47 76 00.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">S</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:u w:val="none"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">alvo acordo em contrário, a SISLEY e todos os seus licenciados retêm a propriedade de todos os direitos de propriedade intelectual do Site e das informações nele contidas, incluindo quaisquer marcas comerciais, nomes comerciais, direitos autorais, bem como direitos sobre o software subjacente. Qualquer uso do Site que infrinja os direitos de propriedade (intelectual) da SISLEY ou outros direitos é estritamente proibido para transmitir, modificar, transmitir ou reproduzir o Site no todo ou em parte, em qualquer forma. É proibido inserir links de hiperlink para partes ou para todo o Site sem o acordo prévio por escrito da SISLEY.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
           <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -602,50 +615,51 @@
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A SISLEY reserva-se no direito de modificar ou corrigir o conteúdo deste site a qualquer momento e sem aviso prévio.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
           <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
@@ -852,50 +866,64 @@
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
       <w:i w:val="1"/>
       <w:iCs w:val="1"/>
       <w:color w:val="243f61"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre7Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden w:val="1"/>
     <w:unhideWhenUsed w:val="1"/>
     <w:qFormat w:val="1"/>
     <w:rsid w:val="00063679"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="0" w:before="200" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
       <w:i w:val="1"/>
@@ -1632,44 +1660,44 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgIsj4iNjUVCaWZ/gGtvI7KzJZyjA==">CgMxLjAyDmguN2RpNjdnNnFxbjhpOAByITFJSU9fNkw2TlBoVy10dmpyLUZreEZRNkVla2RHd2dpaA==</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mi00XwvWiWB08QHkFvGpYPTzLtV2A==">CgMxLjAyDmguN2RpNjdnNnFxbjhpOAByITFlYlZBRFVWRFUyUlRqV0l5dGJNUDdTLUlOQlhWWjdHTQ==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Florence Rivat</dc:creator>
 </cp:coreProperties>
 </file>