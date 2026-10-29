--- v0 (2026-05-23)
+++ v1 (2026-10-29)
@@ -84,51 +84,51 @@
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Atualizado: Fevereiro 2024</w:t>
+        <w:t xml:space="preserve">Atualizado: Outubro 2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -299,135 +299,123 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A IDENTIDADE DO CONTROLADOR</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">A controladora é a empresa SISLEY DO BRASIL COSMETICOS LTDA., Sociedade limitada, localizada na Rua dos Pinheiros, 498, cj 42B – 4º. andar, CEP: 05422-902, São Paulo/SP, inscrita no CNPJ/MF de n. 16.587.166/0002-77 (doravante “SISLEY”).</w:t>
+        <w:t xml:space="preserve">A controladora é a empresa SISLEY DO BRASIL COSMETICOS LTDA., Sociedade limitada, localizada na Rua Haddock Lobo, 347- 6º. andar, Cerqueira Cesar, CEP: 01414-001, São Paulo/SP, inscrita no CNPJ/MF de n. 16.587.166/0002-77 (doravante “SISLEY”).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Isso significa que a SISLEY é responsável pelo cuidado e segurança de seus dados.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">QUANDO E QUAIS DADOS PESSOAIS SÃO COLETADOS?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -976,56 +964,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Na coleta de dados pessoais, a natureza obrigatória ou opcional dos dados é indicada por um asterisco ou outro meio.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
           <w:smallCaps w:val="1"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">QUAIS SÃO AS FINALIDADES?</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="18"/>
@@ -1218,57 +1201,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">- Gerenciando masterclasses da Sisley (base legal: consentimento).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">POR QUANTO TEMPO OS DADOS FICARÃO GUARDADOS?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
@@ -1669,56 +1646,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
           <w:smallCaps w:val="1"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:smallCaps w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">QUEM SÃO OS RECEPTORES DOS DADOS?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
@@ -1889,56 +1861,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
           <w:smallCaps w:val="1"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:smallCaps w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">QUAL O NÍVEL DE CONFIDENCIALIDADE E SEGURANÇA DOS DADOS? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
@@ -2238,56 +2205,51 @@
           <w:szCs w:val="18"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
           <w:smallCaps w:val="1"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:smallCaps w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">QUAL A PROTEÇÃO EXISTE NA TRANSFERÊNCIA DE DADOS FORA DA UNIÃO EUROPEIA?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -2348,50 +2310,51 @@
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Em caso de transmissão para países que não possuem regulamentação semelhante à do Brasil, antes que seus dados sejam transmitidos a esses países, a SISLEY tomará todas as providências para obter as garantias necessárias para que seus dados sejam protegidos.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
           <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:smallCaps w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.5r24ystomfig" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:smallCaps w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">O QUE É A POLÍTICA DE COOKIES?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -2443,50 +2406,51 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
           <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:smallCaps w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:smallCaps w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">QUAIS SÃO OS SEUS DIREITOS?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:cs="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -2930,50 +2894,64 @@
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
       <w:i w:val="1"/>
       <w:iCs w:val="1"/>
       <w:color w:val="243f61"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre7Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden w:val="1"/>
     <w:unhideWhenUsed w:val="1"/>
     <w:qFormat w:val="1"/>
     <w:rsid w:val="002D3F72"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
       <w:i w:val="1"/>
@@ -3668,44 +3646,44 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjV+4AB15g6Jd2xTE7CAmMpuHB7dQ==">CgMxLjAyDmguNXIyNHlzdG9tZmlnOAByITFJeTlEU0d5YVNVME50TjkwSG1hMVRrVDB1VWo1UWpNeA==</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhtT0R63XzurIjfGvZ54Gi0IlU2hw==">CgMxLjAyDmguNXIyNHlzdG9tZmlnOAByITF3TTVHOEhfdENCb2JNa3RGTENZVUVKVG5jTXBtRER0SQ==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Thi Diem Mi Nho</dc:creator>
 </cp:coreProperties>
 </file>