--- v0 (2026-05-23)
+++ v1 (2026-06-12)
@@ -1,1216 +1,2067 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...11 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+    <w:p w14:paraId="00000001" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
       <w:pPr>
-        <w:rPr/>
+        <w:pStyle w:val="Titre"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="316" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...6 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:bookmarkStart w:id="0" w:name="_imxdujq7m0re" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>個人情報保護規約</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="00BF2029">
       <w:pPr>
-        <w:rPr/>
-[...459 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240" w:line="384" w:lineRule="auto"/>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:highlight w:val="white"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...6 lines deleted...]
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    </w:p>
+    <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>「シスレー公式オンラインショップ」（以後「本サイト」）ではお客さまが安心してご利用いただけるよう最低限の個人情報を提供いただいております。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>本サイトではご提供いただいた個人情報の保護について最大限の注意を払っています。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>本サイトの個人情報保護についての考え方は以下の通りです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="00BF2029"/>
+    <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">■ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>当社ではお客さまにより登録された個人および団体や法人の情報については、本サイトにおいて最先端の機能やサービスを開発・</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>提供するためにのみ利用し、個人情報の保護に細心の注意を払うものとします。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">■ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>個人情報の管理者は当社となります。取扱いを外部に委託する場合には、当社の規程に基づき、用件を満たした委託先にのみ委託を行い、適切な管理を行います。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000009" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">■ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>お客さまからご提供いただいた情報は、最後のご購入から最大</w:t>
+      </w:r>
+      <w:r>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>年間保有いたします。</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">■ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>このプライバシーポリシーの適用範囲は、本サイトで提供されるサービスのみです。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>範囲は下記、第</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>項に規定</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">■ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>このプライバシーポリシーに明記された場合を除き、目的以外の利用はいたしません。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>目的は下記、第</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>項に規定</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000C" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">■ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>このプライバシーポリシーに明記された場合</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>を除き、第三者への開示はいたしません。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>個人情報管理は下記、第</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>項に規定</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">■ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>その他このプライバシーポリシーに規定された方法での適切な管理を定期的に行います。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">■ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>本サイトは、お客さまの許可なくしてプライバシーポリシーの変更をすることができるものとします。本サイトが、個人情報取得</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>内容の変更・利用方法の変更・開示内容の変更等をした際には、お客さまがその内容を知ることができるよう、当社公式ホームページのお知らせにて公開し、また、このプライバシーポリシーに反映することにより通知いたします。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000F" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="00BF2029"/>
+    <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_n2t4u9upu1u3" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>本サイトの</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>プライバシーポリシーについての考え方が適用される範囲</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000011" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>本サイトのプライバシーポリシーについての考え方は、お客さまが本サイトのサービスを利用される場合に適用されます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000012" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>お客さまが「本サイトのサービスを利用する際に収集される個人情報は、本サイトの個人情報保護についての考え方に従って管理されます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>本サイトの個人情報保護の考え方は、本サイトが直接提供されるサービスのみであり、リンク等でつながった他の組織・会社等のサービスは適用範囲外となります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000014" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>本サイトのサービスのご利用は、お客さまの責任において</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>行われるものとします。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>当社の公式ホームページまたは本サイトにリンクが設定されている他社のホームページから取得された各種情報の利用によって生じたあらゆる損害に関して、本サイトは一切の責任を負いません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000016" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="00BF2029"/>
+    <w:p w14:paraId="00000017" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_hlliwbuf7hi1" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>本サイトの個人情報の収集と利用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000018" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="00BF2029">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>本サイトではお客さまに最先端の機能やサービスをご提供するために、お客さまについていくつかの個人情報が必要となります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001A" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="00BF2029">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>登録</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>ID</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>メールアドレス）・パスワードはお客さまご自身の責任において管理をお願いいたします。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001C" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">■ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>パスワードは定期的に変更すること、また、他人が類推しやすいような名前や生年月日、電話番号などは避けることをおすすめいたします。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">■ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>知人・友人などであっても開示・貸与・譲渡はしないでください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">■ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>お問い合わせの</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>メールや本サイトの「お問い合わせフォーム」にはパスワードを書き込まないようお願いいたします</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001F" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="00BF2029"/>
+    <w:p w14:paraId="00000020" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>収集された個人情報は本サイトのサービスを提供するために必要な限度においてのみ利用し、次の場合を除き、いかなる第三者にも提供いたしません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000021" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="00BF2029"/>
+    <w:p w14:paraId="00000022" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">■ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>お客さまの同意がある場合</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000023" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">■ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>お客さまから個人情</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>報の利用に関する同意を求めるための</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>メールを送付する場合</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000024" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">■ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>あらかじめ当社と機密保持契約を締結している企業（例えば、業務委託先）等に必要な限度において開示する場合</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000025" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">■ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>お客さまに対し、当社、または、当社の業務提携先等の広告宣伝のための</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>メール、ダイレクトメールを送付する場合</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000026" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">■ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>本サイトにおけるお客さまの行為が、本サイトの方針・告知内容、ご利用規約等に違反している場合に、他のお客さま、第</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>三者または当社の権利、財産を保護するために必要と認められる場合</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000027" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">■ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>裁判所、行政機関の命令等、その他法律の定めに従って</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>個人情報の開示を求められた場合、または犯罪の捜査、第三者に対する権利侵害の排除若しくはその予防、その他これに準ずる必要性ある場合</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000028" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="00BF2029"/>
+    <w:p w14:paraId="00000029" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>お客さまは、当社に対し、個人情報を上に定める方法で利用することにつきあらかじめ同意するものとし、異議を述べないものとします。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002A" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="00BF2029">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000002B" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>本サイトでは次の様な場合、当社のビジネスパートナーとお客さまの個人情報を共有することがあります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002C" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">■ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>お客さま向け特別サービスなど、事業的な理由がある場合。この場合、情報を提供する前にお客さまの同意を求め、同意無しでは提供いたしません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002D" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">■ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>統</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>計資料作成、市場調査、データ分析などを行う場合。この場合、特定個人を判別することができない様に加工された情報だけを提供いたします。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002E" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="00BF2029"/>
+    <w:p w14:paraId="0000002F" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="00BF2029"/>
+    <w:p w14:paraId="00000030" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="00BF2029"/>
+    <w:p w14:paraId="00000031" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_7vj1iyrz3w9a" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>お問い合わせ先</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000032" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="004367D4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>ここに示したプライバシーポリシーについてご不明な点などございましたらカスタマーサービスの</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5">
+        <w:r>
           <w:rPr>
-            <w:color w:val="1155cc"/>
-[...2 lines deleted...]
-            <w:highlight w:val="white"/>
+            <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
-            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">customerservicejp@sisley.fr</w:t>
+          <w:t>お問い合わせフォーム</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...45 lines deleted...]
-      <w:pgMar w:bottom="1701" w:top="1985" w:left="1701" w:right="1701" w:header="851" w:footer="992"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t>までお問い合わせください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000033" w14:textId="77777777" w:rsidR="00BF2029" w:rsidRDefault="00BF2029"/>
+    <w:sectPr w:rsidR="00BF2029">
+      <w:pgSz w:w="11909" w:h="16834"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...5 lines deleted...]
-    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="游明朝"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{D8797B62-4AF1-4ACD-8EE3-0A1C16AC542F}"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{71F395A1-C7B6-4935-B0C6-33C6EF2FF87B}"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{86B585B2-1BA5-4210-AB26-B468A2C318C6}"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AD32571"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="261ECDA8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="575757"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="575757"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:embedTrueTypeFonts w:val="1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="110"/>
+  <w:embedTrueTypeFonts/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00BF2029"/>
+    <w:rsid w:val="004367D4"/>
+    <w:rsid w:val="00BF2029"/>
+    <w:rsid w:val="00EE05C8"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:docId w15:val="{658FD17F-BFE9-4B95-AB25-DF6A9B353F56}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="游明朝" w:cs="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝"/>
-[...2 lines deleted...]
-        <w:lang w:val="en"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ja" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...8 lines deleted...]
-    </w:tblPr>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="400" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="120"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:color w:val="434343"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="60"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sous-titre">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="320"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="666666"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Commentaire">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentaireCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-    <w:name w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Commentaire"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Marquedecommentaire">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textedebulles">
+    <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:link w:val="TextedebullesCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EE05C8"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="72"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Policepardfaut" w:default="1">
-[...6 lines deleted...]
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
+    <w:name w:val="Texte de bulles Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Textedebulles"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-[...116 lines deleted...]
-    </w:pPr>
+    <w:semiHidden/>
+    <w:rsid w:val="00EE05C8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...4 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:customerservicejp@sisley.fr" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sisley-paris.com/ja-JP/contact-us" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-boldItalic.ttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="游ゴシック Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="游明朝" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...15 lines deleted...]
-</ds:datastoreItem>
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>343</Words>
+  <Characters>1887</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2226</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Mio Kataoka</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>